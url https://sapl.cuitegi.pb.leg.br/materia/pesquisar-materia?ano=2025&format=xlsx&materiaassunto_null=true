--- v1 (2026-02-05)
+++ v2 (2026-05-11)
@@ -54,2721 +54,2721 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Raul Meireles</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto_1.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto_1.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão cuitegiense a Manoel Santino da Silva e dá providências correlatas</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Solange de Ednaldo</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_decreto_2.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_decreto_2.pdf</t>
   </si>
   <si>
     <t>Concede homenagem de Honra ao Mérito ao estudante João Gabriel Miguel dos Santos, em reconhecimento pelas conquistas da medalha de prata na competição nacional e ouro na regional na 19° edição da Olimpíada Brasileira de Matemática das Escolas Públicas (OBMEP), representando o município de Cuitegi/PB.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_decreto_3.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_decreto_3.pdf</t>
   </si>
   <si>
     <t>Concede o Título de cidadão honorário de município de Cuitegi/PB ao Excelentíssimo Senhor Prefeito de João Pessoas/PB, Cícero Lucena, e dá outras previdências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Willame Lima</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_de_decreto_n420250814_10174759.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_de_decreto_n420250814_10174759.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Cidadão Cuitegiense ao Senhor José Natanael de Andrade Nunes da Silva.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marlison Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/197/pdl001_25_1.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/197/pdl001_25_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO TÍTULO DE CIDADÃO CUITEGIENSE AO MÉDICO DR. IVAN JULIÃO DA CUNHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/219/decreto6.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/219/decreto6.pdf</t>
   </si>
   <si>
     <t>Concede homenagem de diploma de honra ao mérito á senhora Edjane Crispim da Silva</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/221/decreto7.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/221/decreto7.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã cuitegiense á senhora Edjane Crispim da Silva</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_decreto_0820250909_09260653.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_decreto_0820250909_09260653.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cuitegiense à Senhora Vanessa dos Santos Aquino Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/220/decreto9.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/220/decreto9.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão cuitegiense ao senhor Josinaldo Ferreira dos Santos</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Edinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_decreto_legislativo_10.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_decreto_legislativo_10.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cuitegiense à Senhora Mayra Hellen Vieira de Andrade.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_decreto_legislativo_-_11.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_decreto_legislativo_-_11.docx</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Cuitegiense ao Senhor Emerson Felix Gonçalves.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Nena da Malhada</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/228/maria_das_dores_viana_14.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/228/maria_das_dores_viana_14.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cuitegiense a Senhora Emidia dos Santos Alves.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/266/titulo_de_cidadao_cuitegiente.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/266/titulo_de_cidadao_cuitegiente.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cuitegiense ao senhor Flaviano João dos Santos Filho.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/308/pdl014_25_1.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/308/pdl014_25_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO TÍTULO DE CIDADÃO CUITEGIENSE AO VICE-GOVERNADOR DA PARAÍBA LUCAS RIBEIRO NOVAIS DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Guilherme Cunha Madruga Junior</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_no_01_2025_altera_o_plano_de_amortizacao_do_ipmc.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_no_01_2025_altera_o_plano_de_amortizacao_do_ipmc.pdf</t>
   </si>
   <si>
     <t>Altera o plano de amortização do déficit atuarial do instituto de previdência dos servidores municipais de Cuitegi - IPMC e das outras providências</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_n_02_2025_dispoe_sobre_o_valor_do_menor_salario_minimo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_n_02_2025_dispoe_sobre_o_valor_do_menor_salario_minimo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do menor salário dos servidores municipais de Cuitegi/PB a partir de 1 de janeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/62/projeot_de_lei_n_03_2025_estalbelece_reajuste_do_magisterio.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/62/projeot_de_lei_n_03_2025_estalbelece_reajuste_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Estabelece o reajuste salarial para o magistério do município de Cuitegi para o esercício de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_n4.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_n4.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PLANTIO DE ARVORES EM ESPAÇOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_n5.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_n5.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 108.000,00 (CENTO E OITO MIL REAIS), PARA ADEQUAÇÃO DA PORTARIA 3.493 DO SUS REFERENTE AO PROGRAMA eMulti - SUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_n6.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_n6.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 700.000,00 (SETECENTOS MIL REAIS), PARA ADEQUAÇÃO DOS RECURSOS REFERENTES À EMENDA DE BANCADA DO INCREMENTO PAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_n7.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_n7.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR SUPERÁVIT FINANCEIRO NO VALOR DE R$500.000,00 (QUINHENTOS MIL REAIS), PARA ADEQUAÇÃO DOS RECURSOS REFERENTE À EMENDA PROGRAMADA DO SUS DESTINADA A AQUISIÇÃO DE EQUIPAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_n8.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_n8.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR SUPERÁVIT FINANCEIRO NO VALOR DE R$480.000,00 (QUATROCENTOS E OITENTA MIL REAIS), PARA ADEQUAÇÃO DOS RECURSOS REFERENTE À EMENDA INDIVIDUAL PARA AQUISIÇÃO DE EQUIPAMENTOS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_n9.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_n9.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$60.000,00 SESSENTA MIL REAIS), PARA CRIAÇÃO DE NOVA AÇÃO DE GOVERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_n10.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_n10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a classificação, transposição, criação, e aumento e extinção de cargos públicos de provimento efetivo e de provimento em comissão e adota outras providências</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_n11.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_n11.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Amigo da Natureza: Dispõe sobre a instituição do período de 20 a 22 de abril como dias dedicados a ações educativas de prevenção do meio ambiente no município de Cuitegi/PB e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/81/proj_n_12_de_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/81/proj_n_12_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE DE CUITEGI, DEFINE SUA COMPOSIÇÃO E ATRIBUIÇÕES, COM BASE NAS RECOMENDAÇÕES DA RESOLUÇÃO Nº 453 DE 10/05/2012, DO CONSELHO NACIONAL DE SAÚDE, REVOGA A LEI MUNICIPAL Nº 301/2010 E ADOTA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Poder Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/72/pl_013-2025_1.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/72/pl_013-2025_1.pdf</t>
   </si>
   <si>
     <t>CRIA OS COMPONENTES DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - SISAN,DO MUNICÍPIODE CUITEGI/PB, DEFINE OS PARÂMETROS PARA A ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/101/pl001_25_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/101/pl001_25_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ESCOLA MUNICIPAL ESTELINA LEOPOLDINA, LOCALIZADA NO MUNICÍPIO DE CUITEGI-PB, PARA ESCOLA MUNICIPAL MARIA DE JESUS FELIX LEITE – DONA ZUI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/102/pl002_25_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/102/pl002_25_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ATUAL UNIDADE BÁSICA DE SAÚDE AUGUSTO BEZERRA CAVALCANTE PARA UNIDADE BÁSICA DE SAÚDE I – PREFEITO MANOEL LEITE DE MORAIS, NO MUNICÍPIO DE CUITEGI-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/131/ldo_2026._textoeanexo..pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/131/ldo_2026._textoeanexo..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias do município de Cuitegi - PB para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/132/pl_17.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/132/pl_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de praça pública localizada na Rua Pantaleão de Almeida, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_18.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA SOPÃO SOLIDÁRIO NO MUNICÍPIO DE CUITEGI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/149/willame_roseno_lima.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/149/willame_roseno_lima.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de uma noite com atrações católicas nas Festas Tradicionais de Santos Reis e de Sant’Ana, bem como das celebrações do Dia de Nossa Senhora do Rosário, padroeira do Município de Cuitegi-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/156/pl001_25_assinado_1.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/156/pl001_25_assinado_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO PRÉDIO PÚBLICO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, LOCALIZADA NA RUA ODILON NELSON DANTAS, CENTRO DO MUNICÍPIO DE CUITEGI-PB, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_de_lei_021_de_13.08.25_-_institui_oincentivo_financeiro_de_qualidade_da_atencao_primaria_asaude_e_regulamenta_autilizacao_dos_recursos.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_de_lei_021_de_13.08.25_-_institui_oincentivo_financeiro_de_qualidade_da_atencao_primaria_asaude_e_regulamenta_autilizacao_dos_recursos.pdf</t>
   </si>
   <si>
     <t>INSTITUI O INCENTIVO FINANCEIRO DE QUALIDADE DA ATENÇÃO PRIMÁRIA À SAÚDE E REGULAMENTA A UTILIZAÇÃO DOS RECURSOS DO COMPONENTE QUALIDADE TRANSFERIDOS PELO FUNDO NACIONAL DE SAÚDE AO FUNDO MUNICIPAL DE SAÚDE DE CUITEGI, CONFORME A_x000D_
 PORTARIA GM/MS Nº 3.493, DE 10 DE ABRIL DE 2024, E DÃ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_n_22.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_n_22.pdf</t>
   </si>
   <si>
     <t>Altera artigo e anexo da lei municipal nº 634/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_no_023_25.08.2025_prorroga_o_pme.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_no_023_25.08.2025_prorroga_o_pme.pdf</t>
   </si>
   <si>
     <t>PRORROGA ATÉ 31 DE DEZEMBRO DE 2027, A VIGÊNCIA DOPLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI N ®429/2015 DE 23 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_024._25.08.2025_inclui_inciso_na_lei_616_ipmc.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_024._25.08.2025_inclui_inciso_na_lei_616_ipmc.pdf</t>
   </si>
   <si>
     <t>"INCLUI NO ARTIGO 21, § 1, da Lei 616 de Junho de 2022,que dispõe sobre a reestruturação do Instituto de Previdência Municipal de Cuitegi (PB)".</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/212/proejto_de_lei_no_025-2025_-_alienacao_de_bens_moveis_inserviveis.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/212/proejto_de_lei_no_025-2025_-_alienacao_de_bens_moveis_inserviveis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS, SUCATA E/OU EM DESUSO DE PROPRIEDADE DO MUNICÍPIO DE CUITEGI, POR MEIO DE LEILÃO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_n2620250910_10522707.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_n2620250910_10522707.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de uma noite com atrações religiosas nas Festas Tradicionais de Santos Reis e de Sant’Ana, bem como das celebrações do Dia de Nossa Senhora do Rosário, padroeira do Município de Cuitegi-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/267/doc._projeto_de_lei_loa.comp.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/267/doc._projeto_de_lei_loa.comp.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PREFEITURA MUNICIPAL DE CUITEGI, PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_le_no_28-2025_-_institui_no_ambito_da_secretaria_municipal_de_educacao_-_programa_destinado_a_selecao_de_pessoas.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_le_no_28-2025_-_institui_no_ambito_da_secretaria_municipal_de_educacao_-_programa_destinado_a_selecao_de_pessoas.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Secretaria Municipal de Educação, o Programa Municipal destinado à seleção de pessoas interessadas em prestar serviços voluntários na rede municipal de educação, e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_29-2025_-_autoriza_o_poder_executivo_municipal_a_icnentivar_o_estagio_remunerado_de_estudantes.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_29-2025_-_autoriza_o_poder_executivo_municipal_a_icnentivar_o_estagio_remunerado_de_estudantes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incentivar o estágio remunerado de estudantes, como fonte inspiradora de escolarização, qualidade de vida e renda familiar, e dá outras providências.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_30-2025_-_abre_credito_especial_ao_orcamento_vigente_de_2025_por_excesso_de_arrecadacao_no_valor_de_r_240.00000..pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_30-2025_-_abre_credito_especial_ao_orcamento_vigente_de_2025_por_excesso_de_arrecadacao_no_valor_de_r_240.00000..pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 240.000,00, (DUZENTOS E QUARENTA MIL REAIS), PARA ADEQUAÇÃO DAS NOVAS FONTES DE RECURSOS DE EMENDA PARLAMENTAR SUS-CUSTEIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/268/doc._projeto_de_lei_ppa.comp.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/268/doc._projeto_de_lei_ppa.comp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CUITEGI-PB PARA O PERÍODO DE 2026/2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/269/doc._projeto_de_lei_das_alteracoes_da_ldo.comp.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/269/doc._projeto_de_lei_das_alteracoes_da_ldo.comp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MODIFICAÇÕES DE PROGRAMAS E AÇÕES GOVERNAMENTAIS DA LEI DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE CUITEGI-PB PARA O EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_no_33-2025_-_aprova_o_plano_municipal_pela_primeira_infancia_do__municipio_de_cuitegi-pb.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_no_33-2025_-_aprova_o_plano_municipal_pela_primeira_infancia_do__municipio_de_cuitegi-pb.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal pela Primeira Infância do Município de Cuitegi-PB.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/230/pl003_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/230/pl003_2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação no âmbito do município de Cuitegi-PB, o programa Parlamento Jovem Cuitegiense e dá outras providências</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_35-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_150.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_35-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_150.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADACÃO   NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), PARA ADEQUAÇÃO DA FONTE DE RECURSOS RECEBIDOS PARA CONSTRUCAO DE 01 (UMA) PRACA E REQUALIFICACÃO DA PONTE VELHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_36-2025_-_abre_credito_especial_ao_orcamento_vigente_por_excesso_de_arrecadacao_no_valor_de_r_250.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_36-2025_-_abre_credito_especial_ao_orcamento_vigente_por_excesso_de_arrecadacao_no_valor_de_r_250.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADACÃO NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS), PARA REFORMA DO CAMPO DE FUTEBOL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_37-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_300.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_37-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_300.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXESSO DE ARRECADAÇÃO NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS), PARA ADEQUAÇÃO DAS NOVAS FONTES DE RECURSOS DO FUNDEB VAAR PARA CONCLUSÃO DE CONSTRUÇÃO DE 01(UMA) CRECHE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_38-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_160.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_38-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_160.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 160.000,00 (CENTO E SESSENTA MIL REAIS), PARA ADEQUAÇÃO DAS NOVAS FONTES DE RECURSOS PARA REFORMA DE UNIDADE BASICA DE SAÚDE -UBS I, LOCALIZADA NO CENTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_39-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_superavit_financeiro_no_valor_de_r_24.50000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_39-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_superavit_financeiro_no_valor_de_r_24.50000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR SUPERAVIT FINANCEIRO NO VALOR DE R$ 24.500,00 (VINTE E QUATRO MIL E QUINHENTOS REAIS), PARA ADEQUAÇÃO DA FONTE DE RECURSOS RECEBIDOS DO FUNDO ESTADUAL DE ASSITÊNCIA SOCIAL- FEAS DESTINADOS A PROTEÇÃO SOCIAL BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_no_40-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_14.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_no_40-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_14.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 14.000,00 (QUARTOZE MIL REAIS), PARA ADEQUAÇÃO DA FONTE DE RECURSOS RECEBIDOS DO FUNDO ESTADUAL DE ASSITÊNCIA SOCIAL- FEAS DESTINADOS A COCESSÃO DE BENEFICIOS EVENTUAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_no_41-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_r_396.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_no_41-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_r_396.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADACAO NO VALOR DE R$ 396.000,00, (TREZENTOS E NOVENTA E SEIS MIL REAIS), PARA CONSTRUCAO DE PASSAGEM MOLHADA E PAVIMENTACAO NA ESTRADA DO SITIO BARRAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_42-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_27.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_42-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_27.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 27.000,00 (VINTE E SETE MIL REAIS), PARA ADEQUAÇÃO DA FONTE DE RECURSOS RECEBIDOS DO FUNDO ESTADUAL DE ASSITÊNCIA SOCIAL- FEAS DESTINADOS A PROTEÇÃO SOCIAL BÁSICA   E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_43-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_195.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_43-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_195.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 195.000,00 (CENTO E NOVENTA E CINCO MIL REAIS), PARA ADEQUAÇÃO DAS NOVAS FONTES DE RECURSOS DO FUNDEB VAAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/314/proj_44_raul.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/314/proj_44_raul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder  Executivo para custear curso especializado de formação e capacitação para motoristas de ônibus escolares categoria D e motoristas de veículos e transporte sanitário, nos termos da legislação vigente.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/315/projeto_de_lei_no_45.2025_-_reparcelamentos_do_ipmc_-_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/315/projeto_de_lei_no_45.2025_-_reparcelamentos_do_ipmc_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Cuitegi/PB com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_no_46.2025_abre_credito_especial_180.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_no_46.2025_abre_credito_especial_180.00000.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 180.000,00 (CENTO E OITENTA MIL REAIS), PARA COMPLEMENTAÇÃO DE CONSTRUÇÃO DE 01 (UMA) CRECHE LOCALIZADA NO CONJUNTO ROBERTO PAULINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_no_47.2025_credito_especial_25.00000.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_no_47.2025_credito_especial_25.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 47/2025   _x000D_
                                                                                                 _x000D_
 ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 25.000,00 (VINTE E CINCO MIL REAIS) PARA CRIAÇÃO DE NOVA DOTAÇÃO DE RECURSOS PROGRAMA TRANSPORTE ESCOLAR - FNDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_de_lei_no_48.2025_-_credito_especial_247.13200.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_de_lei_no_48.2025_-_credito_especial_247.13200.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 48/2025   _x000D_
                                                                                                 _x000D_
 ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO EXERCÍCIO ECONÔMICO E FINANCEIRO DE 2025 POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 247.132,00 (DUZENTOS E QUARENTA E SETE MIL E CENTO E TRINTA E DOIS REAIS), PARA A CRIAÇÃO   DE FONTE DE RECURSOS DO SUS LEI COMPLEMENTAR FEDERAL 217/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_no_49.2025_autoriza_a_abertura_de_credito_garagem.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_no_49.2025_autoriza_a_abertura_de_credito_garagem.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 49/2025   _x000D_
                                                                                                 _x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DO EXERCÍCIO DE 2025 POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 280.000,00 (DUZENTOS E OITENTA MIL REAIS) PARA CRIAÇÃO DE DOTAÇÃO PARA CONSTRUÇÃO DE 01 (UMA) GARAGEM MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_no_50.2025_-_familia_acolhedora.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_no_50.2025_-_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 50/2025                                _x000D_
 _x000D_
 Institui o Serviço de Acolhimento para Crianças e Adolescentes, denominado Família Acolhedora, no município da Cuitegi - PB, e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_no_51.2025_-_autoriza_credito_especial_eti_130..pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_no_51.2025_-_autoriza_credito_especial_eti_130..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 51/2025   _x000D_
                                                                     _x000D_
 AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE DE 2025 POR EXCESSO DE ARRECADAÇÃO PARA INCLUSÃO DE NOVA DOTAÇÃO NO VALOR DE R$ 130.000,00 (CENTO E TRINTA MIL REAIS) PARA CRIAÇÃO DE NOVA FONTE DE RECURSOS DO FUNDEB -ETI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_n6.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_n6.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 700.000,00 (SETECENTOS MIL REAIS), PARA ADEQUAÇÃO DOS RECURSOS REFERENTE À EMENDA DE BANCADA DO INCREMENTO PAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/71/mocao_no_001_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/71/mocao_no_001_2025.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento dos jovens estudantes Pilonenses, Gustavo Batista Belo da Silva e Fátima Antonella Guedes, de 13 e 15 anos, respectivamente.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/79/req007_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/79/req007_2025.docx</t>
   </si>
   <si>
     <t>Requer da instalação de Uma academia de Saúde na Comunidade Conjunto Roberto Paulino, nas proximidades do posto de Saúde e do Futuro campo de futebol. Coordenadas - 6°53'50"S 35°30'49"W.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/65/req001.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/65/req001.pdf</t>
   </si>
   <si>
     <t>Requisita a realização de uma campanha destinada à doação, vacinação e castração de animais em situação de vulnerabilidade de rua, inclusive por meio de parcerias com o Governo do Estado por meio do Programa Paraíba PET.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/69/req002.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/69/req002.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado o presente requerimento à Secretaria Municipal de Saúde de Cuitegi, que reserve um dia na semana para atendimento médico clínico geral na policlínica do Bairro do Cruzeiro.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/70/req003.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/70/req003.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde de Cuitegi que retome os atendimento domiciliares de tratamento fisioterapêutico.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/85/documento.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/85/documento.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito, para que seja reconstruída mini rodoviária.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/109/willame_roseno_lima_n32.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/109/willame_roseno_lima_n32.pdf</t>
   </si>
   <si>
     <t>Que providenciem o retorno urgente dos serviços de confecção de carteiras de identidade e alistamento militar obrigatório para a população do município.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/108/willame_roseno_lima_n33.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/108/willame_roseno_lima_n33.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a implantação de uma Academia de Saúde no Sítio Palmeira, zona rural de Cuitegi.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/107/willame_roseno_lima_n34.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/107/willame_roseno_lima_n34.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a implantação de uma Academia de Saúde no Sítio Chá do Bodeiro, zona rural de Cuitegi.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/106/willame_roseno_lima_n35.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/106/willame_roseno_lima_n35.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a implantação de um consultório veterinário no centro da cidade de Cuitegi.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/105/willame_roseno_lima_n36.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/105/willame_roseno_lima_n36.pdf</t>
   </si>
   <si>
     <t>Que após o retorno dos sopões seja realizada a implantação de um programa de distribuição de sopão para as comunidades dos bairros Alzira Toscano e Antônio Amaro, no nosso município.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/104/willame_roseno_lima_n37.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/104/willame_roseno_lima_n37.pdf</t>
   </si>
   <si>
     <t>A retomada dos serviços de obras nos seguintes locais, o campo de futebol localizado no conjunto Roberto Paulino, creche tia Dinha localizada no Conjunto Roberto Paulino, Escola Estelina Leopoldina localizada no bairro do Cruzeiro e creche do Bairro Antonio Amaro</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/68/req005_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/68/req005_2025.docx</t>
   </si>
   <si>
     <t>Requer a manutenção da galeria de esgoto e a terminação da Rua Ruy Carneiro, de encontro com a PB- 075. Coordenadas - 6°53'40"S 35°31'18"W</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/67/req006_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/67/req006_2025.docx</t>
   </si>
   <si>
     <t>Requer o complemento do calçamento do Sitio Palmeira, entre a parte que compreende entre o termino do calçamento da Capela até  Seu Deda Monteiro e a parte que compreende do posto de saúde até a entrada já calçada da Comunidade Frei Damião.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Dedé de Vicente</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_58.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Requer o recapeamento completo da rodovia que liga Cuitegi a Alagoa Grande</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Darc de Germano, Solange de Ednaldo</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_n59.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_n59.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de coletores  de lixo nos bairros,  localidades, proximidades de escolas e em postes do município.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_n60.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_n60.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma praça publica na Rua larga do cruzeiro com academia de saúde e parque infantil e que a mesma receba o nome de praça Jose Felipe (Seu Zezito)</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/74/req010_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/74/req010_2025.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização do Espaço público ocioso entre as Ruas Emídio Madruga e Virgulino Cavalcante de Melo. ( Rua Larga). Com a construção de um espaço público para uso da população. Coordenadas - 6°53'42"S 35°31'24"W.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/76/req009_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/76/req009_2025.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão da Praça na Rua Severino Resende - Bairro do Cruzeiro - Coordenadas - 6°53'45"S 35°31'23"W.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/77/req004_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/77/req004_2025.pdf</t>
   </si>
   <si>
     <t>Requer por meio da Secretaria Municipal de Obras ou órgão competente similar, proceda à abertura de acesso às seguintes ruas: _x000D_
 _x000D_
 Rua Severino Fernandes do Nascimento, bairro Santo Antônio - Coordenadas -  6°54'14"S 35°31'27"W._x000D_
 _x000D_
 Rua Isabel Joana de Jesus, bairro Santo Antônio - Coordenadas  - 6°54'14"S 35°31'25"W._x000D_
 _x000D_
 Rua Jairo Dias do Nascimento, bairro Santo Antônio - Coordenadas - 6°54'14"S 35°31'24"W.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/78/req008_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/78/req008_2025.pdf</t>
   </si>
   <si>
     <t>Requer a conclusão do calçamento do da Rua 04 do Conjunto Roberto Paulino nas Coordenadas 6°53'55"S 35°30'48"W. Rua do lado do campo em direção ao Rio Araçagi.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Requer a dispensa da segunda votação do Projeto de Lei nº 12/2025.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/150/whatsapp_image_2025-06-02_at_08.24.36_1.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/150/whatsapp_image_2025-06-02_at_08.24.36_1.pdf</t>
   </si>
   <si>
     <t>requer a construção de uma unidade básica de saúde (UBS) no conjunto Antônio Amaro, com abrangência de atendimento no conjunto Alzira Toscano e ao Loteamento Nova Palmeira.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/88/documento.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/88/documento.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito o alargamento do calçamento na subida após a “casa de farinha da família Leite” .</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_70.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Requer que seja reconstruída a mini rodoviária.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/86/doc-20250505-wa0021.1.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/86/doc-20250505-wa0021.1.docx</t>
   </si>
   <si>
     <t>Requer o roço das estradas vicinais (vias rurais).</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/87/doc-20250505-wa0022.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/87/doc-20250505-wa0022.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito a construção de um curral para a realização de feiras de animais.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/90/solange.req.73.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/90/solange.req.73.pdf</t>
   </si>
   <si>
     <t>Requer a entrega de kit de fardamento completo para os garis, coveiros e agentes de combate ás endemias do nosso município.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/91/solange.req.74.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/91/solange.req.74.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição e distribuição de kits compostos por cadeiras de rodas de banho, destinados ás pessoas com deficiência ou mobilidade reduzida do município.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_75.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_75.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma quadra de areia na comunidade da Malhada.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_76.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de lixeiras públicas do Conjunto Ruy  Carneiro e na Malhada.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/89/willame_roseno_lima_1-7.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/89/willame_roseno_lima_1-7.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a Vossa Excelência, com fulcro no regimento interno e após a deliberação do plenário, que seja encaminhado ao Prefeito, solicitando a construção de uma praça na Rua João Alexandre, dando continuidade à Praça Flor Bela.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Requer Vista ao Projeto de Lei n10/2025</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Requer a dispensa da 2ª votação do Projeto de Lei nº 10/2025.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/103/dede_taveira.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/103/dede_taveira.pdf</t>
   </si>
   <si>
     <t>Solicita o serviço de melhoramento com passamento de piçarra na estrada e na ladeira da comunidade da Mucunã.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/110/doc-20250505-wa0020..pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/110/doc-20250505-wa0020..pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, o conserto do pneu da máquina pá mecânica.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/111/doc-20250505-wa0020.-1.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/111/doc-20250505-wa0020.-1.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, o conserto da máquina retroescavadeira.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/113/solange_brito.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/113/solange_brito.pdf</t>
   </si>
   <si>
     <t>requer a construção de uma parede de proteção no final da rampa da Ponte Nova.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/115/willame_roseno_lima_87.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/115/willame_roseno_lima_87.pdf</t>
   </si>
   <si>
     <t>requer que o município de Cuitegi volte a ser contemplado com o Programa Tá na Mesa, do Governo do Estado da Paraíba.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/114/willame_roseno_lima_88.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/114/willame_roseno_lima_88.pdf</t>
   </si>
   <si>
     <t>requer que seja retomado o programa do Sopão Solidário no município de Cuitegi.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/116/willame_roseno_lima_89.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/116/willame_roseno_lima_89.pdf</t>
   </si>
   <si>
     <t>requer o desarquivamento do Projeto de Lei nº 02/2022, de sua autoria, que dispõe sobre a denominação da praça pública localizada na Rua Pantaleão de Almeida, Bairro Santo Antônio, como “PRAÇA JOSÉ CÂNDIDO DOS SANTOS”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/118/req011_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/118/req011_2025.docx</t>
   </si>
   <si>
     <t>Requer o calçamento e revitalização da Rua Paulina Esteves, no Conjunto Virgulino Cavalcante de Melo.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/121/dede_taveira_4.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/121/dede_taveira_4.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização de kits contendo capacete e colete de identificação para os mototaxistas devidamente regularizados no município.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/120/dede_taveira_5.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/120/dede_taveira_5.pdf</t>
   </si>
   <si>
     <t>REQUERO a construção do calçamento que liga Ruy Carneiro até a comunidade da Malhada</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/119/dede_taveira_6.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/119/dede_taveira_6.pdf</t>
   </si>
   <si>
     <t>REQUER que a praça a ser construída no Conjunto Olívia Madruga receba o nome de "Antônio Mendes dos Santos", em homenagem póstuma a esse cidadão que tanto contribuiu para o desenvolvimento e a história da comunidade.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/122/doc-20250505-wa0020.-5.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/122/doc-20250505-wa0020.-5.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, que seja estalada água potável da Cagepa no Conjunto Rui Carneiro na comunidade Malhada.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/123/doc-20250505-wa0020.-4.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/123/doc-20250505-wa0020.-4.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, que seja estalada água potável da Cagepa na comunidade Pinga.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/124/doc-20250505-wa0020.-3.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/124/doc-20250505-wa0020.-3.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, que seja estalada água potável da Cagepa no sítio Palmeira e frei Damião</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/125/doc-20250505-wa0020.-2.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/125/doc-20250505-wa0020.-2.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, que seja feito o asfalto na localidade Chã da Boa Esperança.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/126/doc-20250505-wa0020.-8.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/126/doc-20250505-wa0020.-8.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, que seja feita a compra de árvores frutíferas para doar as agricultores cuitegienses</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/127/doc-20250505-wa0020.-7.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/127/doc-20250505-wa0020.-7.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, que seja feito a revitalização da ponte velha , calçamento nas cabeceiras e iluminação em todo trajeto.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/128/doc-20250505-wa0020.-6.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/128/doc-20250505-wa0020.-6.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, que seja feito a reposição de lâmpadas na rua conhecida como Rua Larga no bairro do Cruzeiro.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Darc de Germano</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/130/reqdarc10120250604_11024200.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/130/reqdarc10120250604_11024200.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a reforma das paradas de ônibus existentes do nosso município, bem como a construção de uma nova parada nas proximidades do cemitério novo.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_102.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de redutores de velocidade (quebra-molas) na rodovia PB 075 no perímetro urbano da cidade de Cuitegi/PB.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/134/solange_brito_104.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/134/solange_brito_104.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma biblioteca pública equipada com computadores para pesquisa e acesso à internet, solicito ainda que, em justa homenagem, a referida biblioteca receba o nome de "Maria das Dores Paulo Lino".</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/135/solange_brito_105.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/135/solange_brito_105.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Centro de Apoio para Crianças Atípicas, com acompanhamento psicológico especializado.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/136/solange_brito_106.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/136/solange_brito_106.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de extintores de incêndio em todos os prédios públicos do município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/137/dede_taveira_107.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/137/dede_taveira_107.pdf</t>
   </si>
   <si>
     <t>Requer que seja locado ou adquirido um veículo modelo F-4000 (popularmente conhecido como F4mil) para atender às necessidades da população do município.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/138/willame_roseno_lima_108.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/138/willame_roseno_lima_108.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado um veículo à disposição dos serviços de saúde na Comunidade Palmeira.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/139/willame_roseno_lima_109.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/139/willame_roseno_lima_109.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada a ampliação, alargamento e urbanização da Rua Pedro Galdino Ribeiro (conhecida como "Rua do Arame"), localizada no bairro Roberto Paulino, com prolongamento da via passando por trás da Escola Emídio Madruga até se encontrar com a rua situada em frente à referida escola, além da instalação de iluminação pública adequada ao longo de toda a extensão da rua.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/142/maria_das_dores_viana_110.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/142/maria_das_dores_viana_110.pdf</t>
   </si>
   <si>
     <t>Solicitando que o poste na via do Conjunto Roberto Paulino seja colocado na calçada.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/143/maria_das_dores_viana_111.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/143/maria_das_dores_viana_111.pdf</t>
   </si>
   <si>
     <t>Solicitando que construa uma praça no conjunto Ruy Carneiro, onde era localizada a antiga lavanderia.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/154/doc-20250616-wa0012..pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/154/doc-20250616-wa0012..pdf</t>
   </si>
   <si>
     <t>Requer a solicitação de aquisição de um Aparelho de Ultrassom.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/153/doc-20250505-wa0021.1.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/153/doc-20250505-wa0021.1.docx</t>
   </si>
   <si>
     <t>Requer a criação da “ creche do idoso” destinada a atender as necessidades das pessoas idosas com perda total ou parcial de autonomia, no município de Cuitegi para a assistência deste no período em que a família  ou responsável legal esteja impossibilitado de fazê-lo.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/155/req012_2025_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/155/req012_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Arquive a proposta de Projeto de Lei N° 014/2025 que dispõe sobre a alteração da denominação da Escola Municipal Estelina Leopoldina, localizada no município de Cuitegi-pb, para escola municipal Maria de Jesus Felix Leite – Dona Zui, e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/175/dede.req10.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/175/dede.req10.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de mais um ponto de distribuição do sopão no Conjunto Antônio Amaro, no município de Cuitegi-PB.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/176/dede.req11.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/176/dede.req11.pdf</t>
   </si>
   <si>
     <t>Requer a realização de reforma na praça situada na Rua da Liberdade, nas imediações da residência do ex vereador Ivo Roseno</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/177/dede.req12.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/177/dede.req12.pdf</t>
   </si>
   <si>
     <t>Requer a revisão da obra executada na PB-075, nas proximidades da Rua José Joaquim de Melo, com a posterior construção de um calçadão no local.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/178/dede.req13.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/178/dede.req13.pdf</t>
   </si>
   <si>
     <t>Requer o solicitando que seja enviado ofício em caráter de urgência à Companhia de Água e Esgotos da Paraíba –CAGEPA, solicitando que a empresa revise o serviço de asfaltamento realizado na PB-075, especificamente no trecho próximo à Rua José Joaquim de Melo, no município de Cuitegi-PB.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/186/dede_taveira_14.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/186/dede_taveira_14.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma escadaria com acessibilidade e corrimão na Rua Maria José da Silva, localizada no Conjunto Antônio Amaro, que liga à PB-075</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/182/req013_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/182/req013_2025.docx</t>
   </si>
   <si>
     <t>Da inclusão da tradicional Festa de Sant’Ana, realizada no mês de julho, e da Festa de Santos Reis, realizada no mês de janeiro, ambas no Município de Cuitegi, no Calendário Oficial de Eventos do Estado da Paraíba.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/183/13_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/183/13_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma reforma e melhorias na praça localizada na Rua Severino Resende, no Bairro do Cruzeiro.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/184/req014_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/184/req014_2025.docx</t>
   </si>
   <si>
     <t>Instale um busto do Saudoso Antônio Paulino Filho, na praça localizada às margens da PB 075, a qual leva seu nome, no Bairro do Roberto Paulino  em Cuitegi-PB</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/185/12_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/185/12_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de curso especializado em transporte de veículos de emergência, e curso de atendimento Pré-Hospitalar (APH)  para condutores (motoristas) do município.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_12620250825_09225080.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_12620250825_09225080.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE POSTES DE SINALIZAÇÕES NO TRECHO QUE LIGA A COMUNIDADE DA BARRA À CHÃ DO BODEIRO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_12720250825_09214981.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_12720250825_09214981.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO CALÇAMENTO EM FRENTE À RUA DA IGREJA, NA COMUNIDADE DA MALHADA</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_12820250825_10303338.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_12820250825_10303338.pdf</t>
   </si>
   <si>
     <t>Requer a cobertura do esgoto a céu aberto localizado no Conjunto Virgulino, entre as ruas Isabel Joana de Jesus e Jairo Dias do Nascimento, no nosso município.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/193/willame_roseno_lima_31.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/193/willame_roseno_lima_31.pdf</t>
   </si>
   <si>
     <t>Requer um reajuste/valorização salarial das seguintes categorias profissionais que prestam relevantes serviços ao município: Nutricionista; Fisioterapeuta; Fonoaudiólogo; Psicóloga; Procuradoria Jurídica; Motorista.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/190/dede_taveira.130.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/190/dede_taveira.130.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada uma limpeza geral, com capinação, varrição, coleta de entulhos, além da execução de serviços de manutenção e recuperação da rede de esgoto no Conjunto Olívia Madruga, em Cuitegi-PB.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/194/14.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/194/14.docx</t>
   </si>
   <si>
     <t>Pavimentação da rua que liga o Conj. Antônio Amaro à escola Municipal Geraldo Guedes.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/199/req021_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/199/req021_2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja instalado redutores de velocidade ( quebra molas ) no trecho da rua Pantaleão de Almeida no bairro do Santo Antônio, nos trechos laterais da praça local, de ambos os lados da via.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/198/req019_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/198/req019_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento que solicita a realização da instalação de iluminação em Led no trecho que_x000D_
 corresponde da praça Antônio Paulino Filho até a Vila Bedeu.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/200/req016_2025_28129_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/200/req016_2025_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de um poste de luz na rua João Alexandre de Araújo nas proximidades da casa de Dona Biu de Caru e Seu Bino da Malhada.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/201/req020_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/201/req020_2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos a reforma ou desobstrução da Rua Francisco Marinho de Sousa, retirando obstáculos e a galeria pluvial e revitalizando o espaço público daquela rua.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/195/req017_2025_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/195/req017_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada manutenção da bueira localizada na rua Mathias Pereira_x000D_
 de Lucena, conjunto Antônio Amaro.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/196/req018_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/196/req018_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento que seja realizado a instalação de um poste de luz no início da Rua Manoel_x000D_
 Bechó no conjunto Antônio Amaro.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/202/req015_2025.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/202/req015_2025.docx</t>
   </si>
   <si>
     <t>Instale um busto do Saudoso Antônio Cunha Dantas, na praça localizada às margens da PB 075, a qual leva seu nome, no Bairro Alzira Toscano  em Cuitegi-PB</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/206/dede_taveira.141.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/206/dede_taveira.141.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a reestruturação da Rua Rui Carneiro, neste município, contemplando a eliminação do esgoto a céu aberto, a retirada do mato e do lixo acumulados, bem como a devida urbanização da via.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/205/dede_taveira.142.req.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/205/dede_taveira.142.req.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada o mais breve possível, a limpeza geral e a restauração da praça localizada na Rua Severino Rezende</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/211/solange_brito143.ok.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/211/solange_brito143.ok.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma e revitalização praça Miguel Fernandes de Sousa, bem como a pintura e revitalização dos espaços; recuperação e conserto dos bancos; poda das plantas existentes; restauração do piso/chão, tendo em vista que plantas estão nascendo entre o calçamento, causando danos à estrutura e prejudicando a circulação de pedestres.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/208/solange_brito.144.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/208/solange_brito.144.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do serviço de emissão gratuita de Carteira de Identidade (RG) e Carteira de Trabalho, que anteriormente era realizado no CRAS – Centro de Referência de Assistência Social de nosso município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/207/solange_brito.145.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/207/solange_brito.145.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada das oficinas e cursos oferecidos no CRAS (Centro de Referência de Assistência Social), contemplando:_x000D_
 •	Oficinas de pintura;_x000D_
 •	Oficinas de costura;_x000D_
 •	Aulas de violão;_x000D_
 •	Oficinas de crochê;_x000D_
 •	Curso de corte de cabelo;_x000D_
 •	Curso de instalação de encanamento hidráulico.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_17_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_17_assinado.pdf</t>
   </si>
   <si>
     <t>Reposição de lâmpadas em LED no percurso que se estende do Conjunto Roberto Paulino _x000D_
 até a entrada da barragem neste município</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/213/solange_brito.147.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/213/solange_brito.147.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração e execução de um projeto social voltado à instalação de água e energia elétrica nas residências das famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/217/joana_darc.req148.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/217/joana_darc.req148.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à construção de um refeitório na Escola Municipal José Tomaz de Aquino, devidamente equipado com mesas e cadeiras, a fim de oferecer melhores condições aos alunos durante o horário de lanche.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/216/joana_darc.req149.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/216/joana_darc.req149.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à substituição e instalação de novas telas/redes na quadra esportiva que está localizada na Praça de Eventos Antônio Dantas.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_15020250909_09202411.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_15020250909_09202411.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um Centro de Atendimento ao Autista e à Pessoa com Deficiência no município de Cuitegi, garantindo inclusão social e melhores condições de atendimento às famílias que necessitam de cuidados especializados.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_18.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_18.docx</t>
   </si>
   <si>
     <t>solicita a instalação de câmeras de monitoramento em pontos estratégicos das ruas e avenidas da cidade, principalmente nos locais com mais fluxo de pessoas, praças públicas, entradas e saídas do município, etc.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_152.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Solicita o concerto dos ares-condicionados do posto de saúde da Chã da Boa Esperança.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_153.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição das caixas de descargas dos banheiros da escola Maria Emi.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_154.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_154.pdf</t>
   </si>
   <si>
     <t>Solicita a compra de mops para as escolas e postos de saúde.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_155.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração das estradas da Palmeira, Sapucaia e Cumati.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_156.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Solicita compra de bebedouro para o posto de saúde da Chã da Boa Esperança.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_157.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Solicita o concerto do reservatório de água do posto de saúde da Chã da Boa Esperança.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_158.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_158.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição dos quadros existentes nas unidades escolas por lousa de vidro.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/227/maria_das_dores_viana_11.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/227/maria_das_dores_viana_11.pdf</t>
   </si>
   <si>
     <t>Requer a restauração da ponte localizada na comunidade da Malhada.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/226/maria_das_dores_viana_12.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/226/maria_das_dores_viana_12.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de iluminação pública na entrada do calçamento até o Conjunto Ruy Carneiro, na Malhada.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/225/maria_das_dores_viana_13.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/225/maria_das_dores_viana_13.pdf</t>
   </si>
   <si>
     <t>Requer a reforma do muro da Escola Geraldo Leite e a construção de um parquinho infantil na unidade escolar, localizada na Malhada.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_19.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_19.docx</t>
   </si>
   <si>
     <t>reforma do campo do Conjunto Antônio Amaro, que seja confeccionada traves da quadra de esporte da praça de eventos Antônio Cunha Dantas, que seja providenciada uma reforma na quadra da Malhada, que seja construída uma ponte na comunidade da Malhada, que seja criado uma bolsa universidade para os estudantes e que seja melhorada a iluminação no percurso da entrada da cidade ao Conjunto Roberto Paulino. Requeremos também que o gestor do nosso município, solicite ao governo do estado, melhorias na PB 075.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/236/dede_taveira.164.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/236/dede_taveira.164.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição de tablets para os Agentes de Combate a Endemias – ACE e a troca por novos tablets mais modernos para os Agentes Comunitários de Saúde – ACS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/247/dede.req165.ok.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/247/dede.req165.ok.pdf</t>
   </si>
   <si>
     <t>Solicito um ofício à Vigilância Sanitária Municipal, para uma inspeção na ambulância do município de Cuitegi, a fim de verificar as condições sanitárias, estruturais e de segurança para o adequado atendimento da população</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/248/requerimentos.nena.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/248/requerimentos.nena.docx</t>
   </si>
   <si>
     <t>Solicitando a conclusão da manutenção do campo de futebol no Conjunto Roberto Paulino, nesta cidade.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_167.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_167.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal a relação nominal de todos os beneficiários do incentivo de qualidade, 3° quadrimestre 2024 e 1° e 2° de 2025 e o valor total destinada para a gestão.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/251/sol.rqe.169ok.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/251/sol.rqe.169ok.pdf</t>
   </si>
   <si>
     <t>Requer a solicitação com urgência da disponibilização de um(a)_x000D_
 profissional Fonoaudiólogo(a) para atender a todas as pessoas com deficiência_x000D_
 (PCD) do município.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/249/req.solange.170.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/249/req.solange.170.pdf</t>
   </si>
   <si>
     <t>Requer a solicitação para a implantação de uma_x000D_
 Horta Comunitária no município, destinada a complementar a merenda escolar das_x000D_
 creches e escolas, bem como para doações a famílias em situação de vulnerabilidade_x000D_
 social.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_171.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_171.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização do Carro do Peito para a realização de exames de mamografia no município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_173.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_173.pdf</t>
   </si>
   <si>
     <t>Solicita as informações sobre o número de crianças com deficiência (ou necessidades especiais) matriculadas na rede municipal de_x000D_
 ensino e o quantitativo de cuidadores disponíveis.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_de_raul.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_de_raul.pdf</t>
   </si>
   <si>
     <t>Audiência pública para discussão da LOA E DO PPA</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/305/req175raul.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/305/req175raul.pdf</t>
   </si>
   <si>
     <t>Requer ao setor responsável ou á pessoa encarregada pela formalização dos pedidos juntos ás empresas vencedoras e fornecedoras, relatórios contendo informações sobre eventuais empresas que tenham se recusado a fornecer os objetos contratados, ou que tenham exigido vantagens ilícitas, de qualquer natureza, para fornecer bens ou serviços. Em caso negativo, solicitar que seja informado expressamente que não houve quaisquer irregularidades durante o processo de solicitação dos objetos ou serviços.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/306/req176raul.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/306/req176raul.pdf</t>
   </si>
   <si>
     <t>Requer ao gestor de contratos informações sobe a existência ou inexistência de solicitações de vantagens ilegais, de qualquer espécie, ocorridas antes ou durante a execução dos objetos contratados.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/307/req177raul.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/307/req177raul.pdf</t>
   </si>
   <si>
     <t>Requer do agente de contratação e ao pregoeiro a relação de todos os processos licitatórios da prefeitura, do fundo municipal de saúde e do fundo municipal de assistência social que foram anulados, revogados ou cujo contrato tenha sido rescindido (distrato), incluindo aqueles enquadrados como dispensa de licitação.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/310/req.marlison178.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/310/req.marlison178.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de placas de identificação das comunidades de Zona Rural do Município.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/311/req.marlison179.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/311/req.marlison179.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação e/ou melhoria da iluminação pública no cruzamento da Rua Juscelino Kubisteck com a Rua Luzia Alexandre, em frente à residência conhecida como “Dona Maria do Bó”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/312/req.marlison180.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/312/req.marlison180.pdf</t>
   </si>
   <si>
     <t>Solicita a doação e disponibilização de notebooks aos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/309/req.solange181..pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/309/req.solange181..pdf</t>
   </si>
   <si>
     <t>Solicita a contratação e disponibilização de intérpretes de Libras (Língua Brasileira de Sinais) para todas as escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_192025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_192025.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência com fulcro no Regimento Interno, e após deliberação do plenário, que seja encaminhado ao setor competente, para que seja providenciado a manutenção da ladeira que dar acesso ao antigo projeto cabra, no sítio Palmeiras.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_202025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_202025.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência com fulcro no Regimento Interno, e após deliberação do plenário, que seja encaminhado ao setor competente, para que seja providenciado a retirada de um poste que está no meio da rua pavimentada, Maria José da Silva, na parte da rua sem saída, localizada no Conjunto Antônio Amaro.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_184.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_184.pdf</t>
   </si>
   <si>
     <t>Requer ao agente de contratação e ao pregoeiro a disponibilização de todos os decretos vigentes, editados pelo Chefe do Poder Executivo, que regulamentam a Lei n° 13.333 de 21 de abril de 2021, conhecida como Lei das Licitações e Contratações Administrativas.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_185.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_185.pdf</t>
   </si>
   <si>
     <t>Requeiro a reposição lâmpadas em LED na praça da rua Panta Leão de Almeida, no Bairro do Santo Antônio.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_186.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_186.pdf</t>
   </si>
   <si>
     <t>Requeiro a limpeza e reposição das pedras no calçamento da Palmeira na parte que foi cavado para a colocação dos canos do poço artesiano e também a manutenção do calçamento da subida após a casa de farinha de Manoel Leite.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_187.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_187.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja reiterado a Secretaria de Educação, o envio das informações solicitadas por oficio aprovado por esta casa, solicitando, o número de cuidadores efetivos, crianças especiais e o número de cuidadores que a Secretaria de Educação precisa para atender essa demanda.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_188.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_188.pdf</t>
   </si>
   <si>
     <t>Requeiro da secretaria de saúde que agilize o envio dos nomes de todos que receberam o incentivo do novo financiamento do SUS, já solicitado e não atendido, dos três últimos quadrimestres.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/82/parecer_proj_012_25_28129_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/82/parecer_proj_012_25_28129_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE SAÚDE DE CUITEGI, DEFINE SUA COMPOSIÇÃO E ATRIBUIÇÕES, COM BASE NAS RECOMENDAÇÕES DA RESOLUÇÃO Nº 453 DE 10/05/2012 DO CONSELHO NACIONAL DE SAÚDE, REVOGA A LEI MUNICIPAL Nº 301/2010 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/275/willame_roseno_lima_5.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/275/willame_roseno_lima_5.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/274/willame_roseno_lima_parecer_6.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/274/willame_roseno_lima_parecer_6.pdf</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/270/willame_roseno_lima_parecer_7.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/270/willame_roseno_lima_parecer_7.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal pela Primeira Infância do Município de Cuitegi/PB</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_n8_2025_comissao_de_financas.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_n8_2025_comissao_de_financas.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO SOBRE PROJETOS DE LEI DO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/96/parecer_proj_01025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/96/parecer_proj_01025.pdf</t>
   </si>
   <si>
     <t>Acata a Constitucionalidade do Projeto de Lei n10/2025</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/117/parecer_proj_013_25.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/117/parecer_proj_013_25.pdf</t>
   </si>
   <si>
     <t>CRIA OS COMPONENTES DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - SISAN,DO MUNICÍPIO DE CUITEGI/PB, DEFINE OS PARÂMETROS PARA A ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/157/parecer_proj_016_25.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/163/parecer_proj_017_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/157/parecer_proj_016_25.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/163/parecer_proj_017_25.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de praça pública localizada na Rua Pantaleão de Almeida, Bairro Santo Antônio. Para que a mesma denomine-se ``Praça José Cândido dos Santos``</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/164/parecer_proj_018_25.docx</t>
-[...5 lines deleted...]
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/160/parecer_proj_dec_002_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/164/parecer_proj_018_25.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/161/parecer_proj_dec_001_25.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/160/parecer_proj_dec_002_25.docx</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/159/parecer_proj_dec_003_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/159/parecer_proj_dec_003_25.docx</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/241/parecer_proj_dec_005_25_28129_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/241/parecer_proj_dec_005_25_28129_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 005/2025, Dispõe sobre concessão do título de cidadão cuitegiense ao médico dr. ivan Julião da Cunha e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/243/parecer_proj_dec_006_25_28129_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/243/parecer_proj_dec_006_25_28129_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 006/2025,Concede homenagem de diploma de Honra ao Mérito à senhora Edjane Crispim da Silva.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/244/parecer_proj_dec_008_25_28429_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/244/parecer_proj_dec_008_25_28429_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 008/2025, Concede o Título de Cidadā Cuitegiense à Senhora Vanessa dos Santos Aquino Pereira e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/242/parecer_proj_dec_009_25_28229_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/242/parecer_proj_dec_009_25_28229_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 009/2025,Concede Título de Cidadão Cuitegiense ao senhor Josinaldo Ferreira dos Santos.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/245/parecer_proj_dec_010_25_28129_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/245/parecer_proj_dec_010_25_28129_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 010/2025,Concede o Título de Cidadã Cuitegiense à Senhora Mayra Hellen Vieira de Andrade.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/240/parecer_proj_dec_011_25_28129_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/240/parecer_proj_dec_011_25_28129_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 011/2025,Concede o Título de Cidadã Cuitegiense ao Senhor Emerson Felix Gonçalves.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/239/parecer_proj_dec_012_25_28129_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/239/parecer_proj_dec_012_25_28129_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 012/2025, Concede o Título de Cidadã Cuitegiense a Senhora Senhora Emídia dos Santos Alves.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/246/parecer_proj_dec_007_25_28229_assinado.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/246/parecer_proj_dec_007_25_28229_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 007/2025,Concede o Título de Cidadā Cuitegiense à Senhora Edjane Crispim da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/254/parecer_32.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/254/parecer_32.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS, SUCATA E/OU EM DESUSO DE_x000D_
 PROPRIEDADE DO MUNICÍPIO DE CUITEGI, POR MEIO DE LEILÃO E ADOTА OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/255/parecer33.proj34.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/255/parecer33.proj34.crg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de uma noite com atrações religiosas nas Festas Tradicionais de Santos Reis e de Sant'Ana, bem como das celebrações do Dia de_x000D_
 Nossa Senhora do Rosário, padroeira do Município de Cuitegi-PB, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/271/parecer34.proj33.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/271/parecer34.proj33.crg.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal pela Primeira Infância do Município de Cuitegi/PB.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/272/parecer35.proj28.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/272/parecer35.proj28.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Secretaria Municipal de Educação, o Programa Municipal destinado à seleção de pessoas interessadas em prestar serviços_x000D_
 voluntários na rede municipal de educação, e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/273/parecer36.proj29.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/273/parecer36.proj29.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/277/parecer37.proj27.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/277/parecer37.proj27.crg.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Cuitegi, para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/278/parecer38.proj30.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/278/parecer38.proj30.crg.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE 2025 POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 240.000,00, (DUZENTOS E QUARENTA MIL REAIS), PARA ADEQUAÇÃO DAS NOVAS FONTES DE RECURSOS DE EMENDA PARLAMENTAR SUS-CUSTEIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/279/parecer39.proj32.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/279/parecer39.proj32.crg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as modificações de programas e ações Governamentais da lei de Diretrizes Orçamentárias do Município de Cuitegi-PB para o Exercício de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/280/parecer40.proj34.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/280/parecer40.proj34.crg.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/281/parecer41.proj35.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/281/parecer41.proj35.crg.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente por excesso de arrecadação, no valor de R$ 150.000,00 (cento e cinquenta mil reais), destinado à adequação da fonte de recursos para construção de uma praça e requalificação da Ponte Velha, e dá outras providências</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/282/parecer42.proj36.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/282/parecer42.proj36.crg.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente por excesso de arrecadação, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), destinado à reforma do campo de futebol, e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/283/parecer43.proj37.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/283/parecer43.proj37.crg.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente por excesso de arrecadação no valor de R$ 300.000,00 (trezentos mil reais), destinado à adequação das novas fontes de recursos do FUNDEB – VAAR para conclusão de construção de uma creche, e dá outras providências</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/284/parecer44.proj38.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/284/parecer44.proj38.crg.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente de 2025, no valor de R$ 160.000,00 (cento e sessenta mil reais), por excesso de arrecadação,_x000D_
 destinado à adequação e criação de nova dotação para reforma da Unidade Básica de Saúde – UBS I, localizada no Centro, e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/285/parecer45.proj39.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/285/parecer45.proj39.crg.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente de 2025, por superávit financeiro, no valor de R$ 24.500,00 (vinte e quatro mil e quinhentos reais), para adequação da fonte de recursos recebidos do Fundo Estadual de Assistência Social – FEAS, destinados à Proteção Social Básica, e dá outras providências.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/286/parecer46.proj40.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/286/parecer46.proj40.crg.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente de 2025 por excesso de arrecadação no valor de R$ 14.000,00 (quatorze mil reais), para adequação da fonte_x000D_
 de recursos recebidos do Fundo Estadual de Assistência Social – FEAS destinados à concessão de benefícios eventuais, e dá outras providências</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/287/parecer47.proj42.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/287/parecer47.proj42.crg.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente de 2025 por excesso de arrecadação no valor de R$ 27.000,00 (vinte e sete mil reais), para adequação da_x000D_
 fonte de recursos recebidos do Fundo Estadual de Assistência Social – FEAS, destinados à Proteção Social Básica, e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/288/parecer48.proj43.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/288/parecer48.proj43.crg.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente de 2025 por excesso de arrecadação no valor de R$ 195.000,00 (cento e noventa e cinco mil reais), para_x000D_
 adequação das novas fontes de recursos do FUNDEB – VAAR, e dá outras providências</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/289/parecer_49.decreto13.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/289/parecer_49.decreto13.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Cuitegiense ao Senhor Flaviano João dos Santos Filho</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/290/parecer50.proj31.crg.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/290/parecer50.proj31.crg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Cuitegi-PB para o período de 2025/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/304/parecer51.proj41.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/304/parecer51.proj41.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente de 2025, por excesso de_x000D_
 arrecadação, no valor de R$ 396.000,00 (trezentos e noventa e seis mil reais),_x000D_
 destinado à construção de passagem molhada e pavimentação na estrada do Sítio_x000D_
 Barragem, e dá outras providências</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/330/parecer_n52.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/330/parecer_n52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo para custear curso especializado de formação e capacitação para motoristas de ônibus escolares_x000D_
 categoria De motoristas de veículos de transporte sanitário, nos termos da legislação vigente</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_n53.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_n53.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Cuitegi/PB com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/332/parecer_n54.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/332/parecer_n54.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente 2025 por anulação de dotação no valor de R$ 180.000,00 (cento e oitenta mil reais), para complementação de_x000D_
 construção de 01 (uma) Creche localizada no Conjunto Roberto Paulino e dá outras providências</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/333/parecer_n55.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/333/parecer_n55.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente 2025 por anulação de dotação no valor de R$ 25.000,00 (vinte e cinco mil reais) para criação de nova dotação de recursos programa transporte escolar - FNDE e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/334/parecer_n56.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/334/parecer_n56.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial ao orçamento vigente do exercício econômico e_x000D_
 financeiro de 2025 por superávit financeiro no valor de R$ 247.132,00 (duzentos e_x000D_
 quarenta e sete mil e cento e trinta e dois reais), para a criação de lei fonte de_x000D_
 recursos do SUS Complementar Federal 217/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/335/parecer_n57.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/335/parecer_n57.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente do exercício_x000D_
 de 2025 por anulação de dotação no valor de R$ 280.000,00 (duzentos e oitenta mil_x000D_
 reais) para criação de dotação para construção de 01 (uma) garagem municipal e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/336/parecer_n58.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/336/parecer_n58.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento para Crianças e Adolescentes,_x000D_
 denominado Família Acolhedora, no município de Cuitegi - PB, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/337/parecer_n59.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/337/parecer_n59.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial ao orçamento vigente de 2025 por_x000D_
 excesso de arrecadação para inclusão de nova dotação no valor de R$ 130.000,00_x000D_
 (cento e trinta mil reais) para criação de nova fonte de recursos do FUNDEB -ETI e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/338/veto_1_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/338/veto_1_2025.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência que, nos termos do art. 36, § 2º, da Lei Orgânica do Município de Cuitegi, decidi vetar integralmente o Projeto de Lei nº 44/2025, de autoria do Vereador Raul Sérgio Silva de Meireles, que "dispõe sobre a autorização ao Poder Executivo para custear curso especializado de formação e capacitação para motoristas de ônibus escolares categoria De motoristas de veículos de transporte sanitário", pelos fundamentos a seguir expostos.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/75/ind001_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/75/ind001_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal A construção de uma unidade de atendimento em Clínica Geral (UBS) para a Comunidade do Sítio Mucunã com a finalidade de  atender aos moradores das redondezas.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/95/emnda_modidificativa_ao_pl_10_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/95/emnda_modidificativa_ao_pl_10_2025.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 9º do Projeto de Lei nº 010/2025</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/276/emenda01pl2920251106_08260253.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/276/emenda01pl2920251106_08260253.pdf</t>
   </si>
   <si>
     <t>A presente Emenda tem por objetivo corrigir o artigo primeiro do PL 29/2025</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/58/medida_provisoria_01-2025_salario_minimo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/58/medida_provisoria_01-2025_salario_minimo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o menor salário dos servidores municipais de Cuitegi-PB a partir de 1 de janeiro de 2025 e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/59/medida_provisorio_02-2025_estabelce_aumento_salarial_para_o_magisterio.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/59/medida_provisorio_02-2025_estabelce_aumento_salarial_para_o_magisterio.pdf</t>
   </si>
   <si>
     <t>Estabelece o reajuste salarial para o magistério do município de Cuitegi para o exercício 2025 e dá outras providências</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/151/parecer_proj_016_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/151/parecer_proj_016_25.docx</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre as Diretrizes Orçamentárias do município de Cuitegi - PB para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação Final - CLJRF</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/152/parecer_proj_016_25.docx</t>
-[...5 lines deleted...]
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/165/rel_proj_015_25_1.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/152/parecer_proj_016_25.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/158/parecer_proj_dec_002_25.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/165/rel_proj_015_25_1.docx</t>
   </si>
   <si>
     <t>RELATÓRIO COMPLEMENTAR A PROJETO DE LEI  Nº 015/2025_x000D_
 Objeto: Dispõe sobre a alteração da denominação da atual Unidade Básica de Saúde “Augusto Bezerra Cavalcante” para Unidade Básica de Saúde I – Prefeito Manoel Leite de Morais, no município de Cuitegi-PB.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/232/parecer_proj_dec_005_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/232/parecer_proj_dec_005_25.docx</t>
   </si>
   <si>
     <t>Relatório de Parecer do Relator da Matéria Projeto de Decreto Legislativo 05/2025</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/233/parecer_proj_dec_012_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/233/parecer_proj_dec_012_25.docx</t>
   </si>
   <si>
     <t>Relatório do parecer do PDL nº012/2025.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_proj_dec_009_25_1.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_proj_dec_009_25_1.docx</t>
   </si>
   <si>
     <t>Relatório de parecer de Projeto de Decreto legislativo nº09/2025</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/235/parecer_proj_dec_006_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/235/parecer_proj_dec_006_25.docx</t>
   </si>
   <si>
     <t>Relatório do parecer nº 06/2025 que Concede homenagem de diploma de Honra ao Mérito à senhora Edjane Crispim da Silva.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/237/parecer_proj_dec_008_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/237/parecer_proj_dec_008_25.docx</t>
   </si>
   <si>
     <t>Relatório de PDL Nº08/2025</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/238/parecer_proj_dec_007_25.docx</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/238/parecer_proj_dec_007_25.docx</t>
   </si>
   <si>
     <t>RELATÓRIO DO PARECER DO PROJETO DE DECRETO LEGISLATIVO Nº 007/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3075,68 +3075,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_decreto_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_decreto_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_de_decreto_n420250814_10174759.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/197/pdl001_25_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/219/decreto6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/221/decreto7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_decreto_0820250909_09260653.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/220/decreto9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_decreto_legislativo_10.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_decreto_legislativo_-_11.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/228/maria_das_dores_viana_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/266/titulo_de_cidadao_cuitegiente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/308/pdl014_25_1.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_no_01_2025_altera_o_plano_de_amortizacao_do_ipmc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_n_02_2025_dispoe_sobre_o_valor_do_menor_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/62/projeot_de_lei_n_03_2025_estalbelece_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_n4.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_n5.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_n6.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_n7.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_n8.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_n9.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_n10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/81/proj_n_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/72/pl_013-2025_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/101/pl001_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/102/pl002_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/131/ldo_2026._textoeanexo..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/132/pl_17.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/149/willame_roseno_lima.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/156/pl001_25_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_de_lei_021_de_13.08.25_-_institui_oincentivo_financeiro_de_qualidade_da_atencao_primaria_asaude_e_regulamenta_autilizacao_dos_recursos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_no_023_25.08.2025_prorroga_o_pme.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_024._25.08.2025_inclui_inciso_na_lei_616_ipmc.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/212/proejto_de_lei_no_025-2025_-_alienacao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_n2620250910_10522707.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/267/doc._projeto_de_lei_loa.comp.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_le_no_28-2025_-_institui_no_ambito_da_secretaria_municipal_de_educacao_-_programa_destinado_a_selecao_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_29-2025_-_autoriza_o_poder_executivo_municipal_a_icnentivar_o_estagio_remunerado_de_estudantes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_30-2025_-_abre_credito_especial_ao_orcamento_vigente_de_2025_por_excesso_de_arrecadacao_no_valor_de_r_240.00000..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/268/doc._projeto_de_lei_ppa.comp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/269/doc._projeto_de_lei_das_alteracoes_da_ldo.comp.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_no_33-2025_-_aprova_o_plano_municipal_pela_primeira_infancia_do__municipio_de_cuitegi-pb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/230/pl003_2025.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_35-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_36-2025_-_abre_credito_especial_ao_orcamento_vigente_por_excesso_de_arrecadacao_no_valor_de_r_250.00000.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_37-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_38-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_160.00000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_39-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_superavit_financeiro_no_valor_de_r_24.50000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_no_40-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_14.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_no_41-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_r_396.00000.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_42-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_27.00000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_43-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_195.00000.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/314/proj_44_raul.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/315/projeto_de_lei_no_45.2025_-_reparcelamentos_do_ipmc_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_no_46.2025_abre_credito_especial_180.00000.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_no_47.2025_credito_especial_25.00000.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_de_lei_no_48.2025_-_credito_especial_247.13200.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_no_49.2025_autoriza_a_abertura_de_credito_garagem.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_no_50.2025_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_no_51.2025_-_autoriza_credito_especial_eti_130..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_n6.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/71/mocao_no_001_2025.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/79/req007_2025.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/65/req001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/69/req002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/70/req003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/85/documento.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/109/willame_roseno_lima_n32.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/108/willame_roseno_lima_n33.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/107/willame_roseno_lima_n34.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/106/willame_roseno_lima_n35.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/105/willame_roseno_lima_n36.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/104/willame_roseno_lima_n37.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/68/req005_2025.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/67/req006_2025.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_n59.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_n60.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/74/req010_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/76/req009_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/77/req004_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/78/req008_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/150/whatsapp_image_2025-06-02_at_08.24.36_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/88/documento.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/86/doc-20250505-wa0021.1.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/87/doc-20250505-wa0022.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/90/solange.req.73.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/91/solange.req.74.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/89/willame_roseno_lima_1-7.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/103/dede_taveira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/110/doc-20250505-wa0020..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/111/doc-20250505-wa0020.-1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/113/solange_brito.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/115/willame_roseno_lima_87.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/114/willame_roseno_lima_88.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/116/willame_roseno_lima_89.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/118/req011_2025.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/121/dede_taveira_4.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/120/dede_taveira_5.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/119/dede_taveira_6.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/122/doc-20250505-wa0020.-5.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/123/doc-20250505-wa0020.-4.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/124/doc-20250505-wa0020.-3.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/125/doc-20250505-wa0020.-2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/126/doc-20250505-wa0020.-8.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/127/doc-20250505-wa0020.-7.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/128/doc-20250505-wa0020.-6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/130/reqdarc10120250604_11024200.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/134/solange_brito_104.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/135/solange_brito_105.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/136/solange_brito_106.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/137/dede_taveira_107.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/138/willame_roseno_lima_108.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/139/willame_roseno_lima_109.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/142/maria_das_dores_viana_110.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/143/maria_das_dores_viana_111.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/154/doc-20250616-wa0012..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/153/doc-20250505-wa0021.1.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/155/req012_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/175/dede.req10.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/176/dede.req11.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/177/dede.req12.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/178/dede.req13.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/186/dede_taveira_14.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/182/req013_2025.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/183/13_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/184/req014_2025.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/185/12_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_12620250825_09225080.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_12720250825_09214981.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_12820250825_10303338.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/193/willame_roseno_lima_31.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/190/dede_taveira.130.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/194/14.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/199/req021_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/198/req019_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/200/req016_2025_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/201/req020_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/195/req017_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/196/req018_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/202/req015_2025.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/206/dede_taveira.141.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/205/dede_taveira.142.req.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/211/solange_brito143.ok.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/208/solange_brito.144.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/207/solange_brito.145.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/213/solange_brito.147.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/217/joana_darc.req148.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/216/joana_darc.req149.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_15020250909_09202411.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_18.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/227/maria_das_dores_viana_11.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/226/maria_das_dores_viana_12.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/225/maria_das_dores_viana_13.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_19.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/236/dede_taveira.164.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/247/dede.req165.ok.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/248/requerimentos.nena.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/251/sol.rqe.169ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/249/req.solange.170.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_de_raul.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/305/req175raul.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/306/req176raul.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/307/req177raul.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/310/req.marlison178.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/311/req.marlison179.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/312/req.marlison180.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/309/req.solange181..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_192025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_202025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/82/parecer_proj_012_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/275/willame_roseno_lima_5.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/274/willame_roseno_lima_parecer_6.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/270/willame_roseno_lima_parecer_7.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_n8_2025_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/96/parecer_proj_01025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/117/parecer_proj_013_25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/157/parecer_proj_016_25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/163/parecer_proj_017_25.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/164/parecer_proj_018_25.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/161/parecer_proj_dec_001_25.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/160/parecer_proj_dec_002_25.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/159/parecer_proj_dec_003_25.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/241/parecer_proj_dec_005_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/243/parecer_proj_dec_006_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/244/parecer_proj_dec_008_25_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/242/parecer_proj_dec_009_25_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/245/parecer_proj_dec_010_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/240/parecer_proj_dec_011_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/239/parecer_proj_dec_012_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/246/parecer_proj_dec_007_25_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/254/parecer_32.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/255/parecer33.proj34.crg.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/271/parecer34.proj33.crg.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/272/parecer35.proj28.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/273/parecer36.proj29.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/277/parecer37.proj27.crg.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/278/parecer38.proj30.crg.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/279/parecer39.proj32.crg.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/280/parecer40.proj34.crg.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/281/parecer41.proj35.crg.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/282/parecer42.proj36.crg.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/283/parecer43.proj37.crg.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/284/parecer44.proj38.crg.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/285/parecer45.proj39.crg.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/286/parecer46.proj40.crg.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/287/parecer47.proj42.crg.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/288/parecer48.proj43.crg.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/289/parecer_49.decreto13.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/290/parecer50.proj31.crg.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/304/parecer51.proj41.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/330/parecer_n52.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_n53.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/332/parecer_n54.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/333/parecer_n55.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/334/parecer_n56.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/335/parecer_n57.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/336/parecer_n58.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/337/parecer_n59.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/338/veto_1_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/75/ind001_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/95/emnda_modidificativa_ao_pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/276/emenda01pl2920251106_08260253.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/58/medida_provisoria_01-2025_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/59/medida_provisorio_02-2025_estabelce_aumento_salarial_para_o_magisterio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/151/parecer_proj_016_25.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/152/parecer_proj_016_25.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/158/parecer_proj_dec_002_25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/165/rel_proj_015_25_1.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/232/parecer_proj_dec_005_25.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/233/parecer_proj_dec_012_25.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_proj_dec_009_25_1.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/235/parecer_proj_dec_006_25.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/237/parecer_proj_dec_008_25.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/238/parecer_proj_dec_007_25.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_decreto_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_decreto_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/171/projeto_de_decreto_n420250814_10174759.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/197/pdl001_25_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/219/decreto6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/221/decreto7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_decreto_0820250909_09260653.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/220/decreto9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_decreto_legislativo_10.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_decreto_legislativo_-_11.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/228/maria_das_dores_viana_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/266/titulo_de_cidadao_cuitegiente.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/308/pdl014_25_1.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_no_01_2025_altera_o_plano_de_amortizacao_do_ipmc.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_n_02_2025_dispoe_sobre_o_valor_do_menor_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/62/projeot_de_lei_n_03_2025_estalbelece_reajuste_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/172/projeto_de_lei_n4.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_n5.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_n6.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_n7.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_n8.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_n9.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/80/projeto_de_lei_n10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/81/proj_n_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/72/pl_013-2025_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/101/pl001_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/102/pl002_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/131/ldo_2026._textoeanexo..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/132/pl_17.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/149/willame_roseno_lima.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/156/pl001_25_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/173/projeto_de_lei_021_de_13.08.25_-_institui_oincentivo_financeiro_de_qualidade_da_atencao_primaria_asaude_e_regulamenta_autilizacao_dos_recursos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_no_023_25.08.2025_prorroga_o_pme.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_024._25.08.2025_inclui_inciso_na_lei_616_ipmc.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/212/proejto_de_lei_no_025-2025_-_alienacao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_n2620250910_10522707.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/267/doc._projeto_de_lei_loa.comp.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_le_no_28-2025_-_institui_no_ambito_da_secretaria_municipal_de_educacao_-_programa_destinado_a_selecao_de_pessoas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_29-2025_-_autoriza_o_poder_executivo_municipal_a_icnentivar_o_estagio_remunerado_de_estudantes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_30-2025_-_abre_credito_especial_ao_orcamento_vigente_de_2025_por_excesso_de_arrecadacao_no_valor_de_r_240.00000..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/268/doc._projeto_de_lei_ppa.comp.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/269/doc._projeto_de_lei_das_alteracoes_da_ldo.comp.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_no_33-2025_-_aprova_o_plano_municipal_pela_primeira_infancia_do__municipio_de_cuitegi-pb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/230/pl003_2025.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_35-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_150.00000.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_36-2025_-_abre_credito_especial_ao_orcamento_vigente_por_excesso_de_arrecadacao_no_valor_de_r_250.00000.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_37-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_38-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_160.00000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_39-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_superavit_financeiro_no_valor_de_r_24.50000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_no_40-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_14.00000.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_no_41-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_r_396.00000.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_42-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_27.00000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_43-2025_-_abre_credito_especial_ao_orcamento_vigente_2025_por_excesso_de_arrecadacao_no_valor_de_r_195.00000.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/314/proj_44_raul.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/315/projeto_de_lei_no_45.2025_-_reparcelamentos_do_ipmc_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_no_46.2025_abre_credito_especial_180.00000.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_no_47.2025_credito_especial_25.00000.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_de_lei_no_48.2025_-_credito_especial_247.13200.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_no_49.2025_autoriza_a_abertura_de_credito_garagem.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_no_50.2025_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_no_51.2025_-_autoriza_credito_especial_eti_130..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_n6.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/71/mocao_no_001_2025.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/79/req007_2025.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/65/req001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/69/req002.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/70/req003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/85/documento.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/109/willame_roseno_lima_n32.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/108/willame_roseno_lima_n33.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/107/willame_roseno_lima_n34.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/106/willame_roseno_lima_n35.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/105/willame_roseno_lima_n36.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/104/willame_roseno_lima_n37.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/68/req005_2025.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/67/req006_2025.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/66/requerimento_n59.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_n60.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/74/req010_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/76/req009_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/77/req004_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/78/req008_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/150/whatsapp_image_2025-06-02_at_08.24.36_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/88/documento.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/86/doc-20250505-wa0021.1.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/87/doc-20250505-wa0022.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/90/solange.req.73.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/91/solange.req.74.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/100/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/99/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/89/willame_roseno_lima_1-7.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/103/dede_taveira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/110/doc-20250505-wa0020..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/111/doc-20250505-wa0020.-1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/113/solange_brito.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/115/willame_roseno_lima_87.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/114/willame_roseno_lima_88.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/116/willame_roseno_lima_89.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/118/req011_2025.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/121/dede_taveira_4.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/120/dede_taveira_5.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/119/dede_taveira_6.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/122/doc-20250505-wa0020.-5.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/123/doc-20250505-wa0020.-4.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/124/doc-20250505-wa0020.-3.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/125/doc-20250505-wa0020.-2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/126/doc-20250505-wa0020.-8.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/127/doc-20250505-wa0020.-7.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/128/doc-20250505-wa0020.-6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/130/reqdarc10120250604_11024200.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/129/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/134/solange_brito_104.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/135/solange_brito_105.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/136/solange_brito_106.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/137/dede_taveira_107.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/138/willame_roseno_lima_108.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/139/willame_roseno_lima_109.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/142/maria_das_dores_viana_110.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/143/maria_das_dores_viana_111.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/154/doc-20250616-wa0012..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/153/doc-20250505-wa0021.1.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/155/req012_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/175/dede.req10.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/176/dede.req11.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/177/dede.req12.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/178/dede.req13.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/186/dede_taveira_14.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/182/req013_2025.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/183/13_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/184/req014_2025.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/185/12_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_12620250825_09225080.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_12720250825_09214981.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_12820250825_10303338.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/193/willame_roseno_lima_31.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/190/dede_taveira.130.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/194/14.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/199/req021_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/198/req019_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/200/req016_2025_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/201/req020_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/195/req017_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/196/req018_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/202/req015_2025.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/206/dede_taveira.141.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/205/dede_taveira.142.req.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/211/solange_brito143.ok.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/208/solange_brito.144.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/207/solange_brito.145.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/213/solange_brito.147.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/217/joana_darc.req148.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/216/joana_darc.req149.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_15020250909_09202411.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/222/requerimento_18.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/293/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/298/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/227/maria_das_dores_viana_11.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/226/maria_das_dores_viana_12.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/225/maria_das_dores_viana_13.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/229/requerimento_19.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/236/dede_taveira.164.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/247/dede.req165.ok.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/248/requerimentos.nena.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/300/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/251/sol.rqe.169ok.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/249/req.solange.170.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/302/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_de_raul.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/305/req175raul.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/306/req176raul.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/307/req177raul.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/310/req.marlison178.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/311/req.marlison179.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/312/req.marlison180.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/309/req.solange181..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/329/requerimento_192025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_202025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/322/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/323/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/325/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/326/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/82/parecer_proj_012_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/275/willame_roseno_lima_5.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/274/willame_roseno_lima_parecer_6.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/270/willame_roseno_lima_parecer_7.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_n8_2025_comissao_de_financas.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/96/parecer_proj_01025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/117/parecer_proj_013_25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/157/parecer_proj_016_25.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/163/parecer_proj_017_25.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/164/parecer_proj_018_25.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/161/parecer_proj_dec_001_25.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/160/parecer_proj_dec_002_25.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/159/parecer_proj_dec_003_25.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/241/parecer_proj_dec_005_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/243/parecer_proj_dec_006_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/244/parecer_proj_dec_008_25_28429_assinado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/242/parecer_proj_dec_009_25_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/245/parecer_proj_dec_010_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/240/parecer_proj_dec_011_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/239/parecer_proj_dec_012_25_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/246/parecer_proj_dec_007_25_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/254/parecer_32.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/255/parecer33.proj34.crg.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/271/parecer34.proj33.crg.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/272/parecer35.proj28.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/273/parecer36.proj29.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/277/parecer37.proj27.crg.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/278/parecer38.proj30.crg.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/279/parecer39.proj32.crg.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/280/parecer40.proj34.crg.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/281/parecer41.proj35.crg.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/282/parecer42.proj36.crg.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/283/parecer43.proj37.crg.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/284/parecer44.proj38.crg.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/285/parecer45.proj39.crg.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/286/parecer46.proj40.crg.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/287/parecer47.proj42.crg.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/288/parecer48.proj43.crg.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/289/parecer_49.decreto13.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/290/parecer50.proj31.crg.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/304/parecer51.proj41.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/330/parecer_n52.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_n53.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/332/parecer_n54.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/333/parecer_n55.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/334/parecer_n56.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/335/parecer_n57.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/336/parecer_n58.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/337/parecer_n59.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/338/veto_1_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/75/ind001_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/95/emnda_modidificativa_ao_pl_10_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/276/emenda01pl2920251106_08260253.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/58/medida_provisoria_01-2025_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/59/medida_provisorio_02-2025_estabelce_aumento_salarial_para_o_magisterio.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/151/parecer_proj_016_25.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/152/parecer_proj_016_25.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/158/parecer_proj_dec_002_25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/165/rel_proj_015_25_1.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/232/parecer_proj_dec_005_25.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/233/parecer_proj_dec_012_25.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_proj_dec_009_25_1.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/235/parecer_proj_dec_006_25.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/237/parecer_proj_dec_008_25.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2025/238/parecer_proj_dec_007_25.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="209" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="208.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>