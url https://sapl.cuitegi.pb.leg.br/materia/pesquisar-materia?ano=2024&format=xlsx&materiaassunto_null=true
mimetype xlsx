--- v0 (2025-12-09)
+++ v1 (2026-05-11)
@@ -51,495 +51,495 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/30/decreto_leg_no01_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/30/decreto_leg_no01_2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cuitegiense ao Sr. Salomão Henriques Pinto Rabelo.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dedé de Vicente</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/15/proj_decreto_leg_no02_2024_autor_jose_taveira.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/15/proj_decreto_leg_no02_2024_autor_jose_taveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cuitegiense ao empresário e comerciante Sr. José Pontes Barbosa (Zé do Canto).</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/16/proj_decreto_leg_no03_2024_autor_jose_taveira.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/16/proj_decreto_leg_no03_2024_autor_jose_taveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cuitegiense a Psicóloga Josenícia Farias de Lima (Dra. Nice).</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Leoneide da Silva (Neidinha do Leite)</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/25/pdl_4_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/25/pdl_4_2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cuitegiense ao Professor Giliarde Marcelino dos Santos.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/26/pdl_5_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/26/pdl_5_2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Cuitegiense a Técnica de Enfermagem Vanusa Ferreira dos Santos.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vivaldo França</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/27/pdl_6_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/27/pdl_6_2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Cuitegiense ao Sr. Edvan de Lucena Domingos.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/28/pdl_7_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/28/pdl_7_2024.pdf</t>
   </si>
   <si>
     <t>Concede a "Comenda Vereadora Lindalva Tomáz Gomes" a Senhora Sandra Valéria de Lima Lopes.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/29/pdl_8_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/29/pdl_8_2024.pdf</t>
   </si>
   <si>
     <t>Concede a "Comenda Vereadora Lindalva Tomáz Gomes" a Senhora Ana Lúcia Matias.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/36/p_decreto_leg_no_09_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/36/p_decreto_leg_no_09_2024.pdf</t>
   </si>
   <si>
     <t>SUSTA DECRETOS QUE MENCIONA E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>CFTADU - Comissão de Finanças, Tributação, Administração e Desenvolvimento Urbano</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/47/pl_de_decreto_legislativo_n12_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/47/pl_de_decreto_legislativo_n12_2024.pdf</t>
   </si>
   <si>
     <t>APROVA CONTAS ANUAIS DO EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Biu do Canudo</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/49/pdl_no_13-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/49/pdl_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Concede a "Comenda Vereadora Lindalva Tomaz Gomes" a Maria da Luz Galdino, mais conhecida por Mary Luz.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/50/pdl_no_14-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/50/pdl_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Concede a "Comenda Vereadora Lindalva Tomaz Gomes" a Ricardo Souza.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/51/pdl_no_15-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/51/pdl_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Concede a "Comenda Vereadora Lindalva Tomaz Gomes" a Emanuel Guedes.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/52/pdl_no_16-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/52/pdl_no_16-2024.pdf</t>
   </si>
   <si>
     <t>Concede homenagem de diploma de Honra ao Mérito ao Sr. Marizo José dos Santos.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/53/pdl_no_17-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/53/pdl_no_17-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Medalha Antônio Paulino Filho, ao Sr. Luiz Guedes dos Santos.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/54/pdl_no_18-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/54/pdl_no_18-2024.pdf</t>
   </si>
   <si>
     <t>Concede a "Comenda Vereadora Lindalva Tomaz Gomes" a Pedro Rubens Araújo da Silva.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/55/pdl_no_19-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/55/pdl_no_19-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Centro Histórico do Legislativo de Cuitegi e determina outras providências.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Geraldo Alves Serafim</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_n_03_2024_-_poder_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_n_03_2024_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROGRAMA DE BUSCA ATIVA ESCOLAR E O PROGRAMA DE RECUPERAÇÃO DAS APRENDIZAGENS PARA ESTUDANTES DA EDUCAÇÃO BÁSICA DE CUITEGI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_n_04_2024_-_poder_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_n_04_2024_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DEFINE AS DIRETRIZES GERAIS A SEREM OBSERVADAS NA IMPLANTAÇÃO DA POLÍTICA DE EDUCAÇÃO EM ESCOLA DE TEMPO INTEGRAL, NO MUNICÍPIO DE CUITEGI.</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_n_05_2024_-_poder_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_n_05_2024_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DO PROJETO DE VIDA NA GRADE CURRICULAR NA PARTE DIVERSIFICADA DAS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL ANOS FINAIS NO SISTEMA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_n_06_2024_-_poder_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_n_06_2024_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO MUNICIPAL DE CUITEGI, A LEI Nº 13.935, DE 11 DE DEZEMBRO DE 2019, QUE DISPÕE SOBRE A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E DE SERVIÇO SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CUITEGI-PB O DIA DO EVANGÉLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O ATENDIMENTO PRIORITÁRIO DAS PESSOAS COM FIBROMIALGIA DO MUNICÍPIO DE CUITEGI/PB.</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/13/projeto_de_lei_n_09_2024_-_leg_irma_daluz.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/13/projeto_de_lei_n_09_2024_-_leg_irma_daluz.pdf</t>
   </si>
   <si>
     <t>OBRIGA A CONTRATAÇÃO DE ATRAÇÕES GOSPELS PARA APRESENTAÇÃO NOS FESTEJOS TRADICIONAIS DO MUNICÍPIO E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/39/pl_n10_de_2024..pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/39/pl_n10_de_2024..pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO CENTRO MUNICIPAL DE REFERÊNCIA DO AUTISMO E DA PESSOA COM DEFICIÊNCIA PARA A POPULAÇÃO NO ÂMBITO DO MUNICÍPIO DE CUITEGI/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/42/pl_no11_de_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/42/pl_no11_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE CRECHE NO SÍTIO MALHADA NO ÂMBITO DO MUNICÍPIO DE CUITEGI/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/40/pl_no_12_de_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/40/pl_no_12_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE AOS VENCIMENTOS E/OU SALÁRIOS PARA OS MOTORISTAS CONTRATADOS PARA RECOMPOSIÇÃO DA DEFASAGEM INFLACIONÁRIA NO ÂMBITO DO MUNICÍPIO DE CUITEGI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO POR DESEMPENHO DA SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA EM SAÚDE DO MUNICÍPIO DE CUITEGI, INSTITUÍDO PELA PORTARIA GM/MS 960, DE 17 DE JULHO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/44/pl_n15_de_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/44/pl_n15_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE COORDENAÇÃO NA ÁREA DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/18/pl_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/18/pl_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, PARA FINS QUE ESPECIFICA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/19/plo_n_018_2024_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/19/plo_n_018_2024_executivo.pdf</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/20/plo_n_019_2024_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/20/plo_n_019_2024_executivo.pdf</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/21/pl_n_020_2024_md_legis.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/21/pl_n_020_2024_md_legis.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO DO MUNICÍPIO, DO VICE-PREFEITO, DOS SECRETÁRIOS MUNICIPAIS, DOS VEREADORES DA CÂMARA MUNICIPAL DE CUITEGI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/24/plo_n_021_2024_executivo_.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/24/plo_n_021_2024_executivo_.pdf</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/23/pl_22_2024_ldo_2025.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/23/pl_22_2024_ldo_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES E METAS PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_n_23_2024_-_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_n_23_2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/45/pl_n24_de_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/45/pl_n24_de_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, PARA FOMENTO A CULTURA DO MUNICÍPIO APARADO PELA LEI 14.399/2022 (ALDIR BLANC), PARA FINS QUE ESPECIFICA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/35/pl_no_027_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/35/pl_no_027_2024.pdf</t>
   </si>
   <si>
     <t>PROÍBE A COBRANÇA DE IMPOSTOS, TRIBUTOS, TAXAS, CONTRIBUIÇÕES OU QUAISQUER OUTRAS OBRIGAÇÕES PECUNIÁRIAS AO PÚBLICO QUE ESPECÍFICA E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/43/pl_n28_de_2024..pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/43/pl_n28_de_2024..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/48/pl_n030_de_12_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/48/pl_n030_de_12_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO O SISTEMA DE APOIO AO PROCESSO LEGISLATIVO - SAPL NA TRAMITAÇÃO DOS PROCESSOS ADMINISTRATIVO E LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE CUITEGI E DETERMINA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_n_31_2024_-_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_n_31_2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_n_32_2024_-_executivo.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_n_32_2024_-_executivo.pdf</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/17/pl_n_016_2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/17/pl_n_016_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVOS FISCAIS AOS EMPREENDIMENTOS INCLUSOS NO "PROGRAMA MINHA CASA, MINHA VIDA" REALIZADOS NO MUNICÍPIO DE CUITEGI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/22/emenda_ao_pl_subsidio.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/22/emenda_ao_pl_subsidio.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do art. 4º, 5º e 6º e acrescenta os artigos 7º e 8º do Projeto de Lei nº 020/2024.</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Medida Provisória</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/2/mp_n01-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/2/mp_n01-2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O REAJUSTE SALARIAL PARA O MAGISTÉRIO DO MUNICÍPIO DE CUITEGI PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/3/mp_n02-2024.pdf</t>
+    <t>http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/3/mp_n02-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO MENOR SALÁRIO DOS SERVIDORES MUNICIPAIS DE CUITEGI A PARTIR DE 1º DE JANEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -846,68 +846,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/30/decreto_leg_no01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/15/proj_decreto_leg_no02_2024_autor_jose_taveira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/16/proj_decreto_leg_no03_2024_autor_jose_taveira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/25/pdl_4_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/26/pdl_5_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/27/pdl_6_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/28/pdl_7_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/29/pdl_8_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/36/p_decreto_leg_no_09_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/47/pl_de_decreto_legislativo_n12_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/49/pdl_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/50/pdl_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/51/pdl_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/52/pdl_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/53/pdl_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/54/pdl_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/55/pdl_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_n_03_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_n_04_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_n_05_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_n_06_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/13/projeto_de_lei_n_09_2024_-_leg_irma_daluz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/39/pl_n10_de_2024..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/42/pl_no11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/40/pl_no_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/44/pl_n15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/18/pl_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/19/plo_n_018_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/20/plo_n_019_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/21/pl_n_020_2024_md_legis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/24/plo_n_021_2024_executivo_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/23/pl_22_2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_n_23_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/45/pl_n24_de_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/35/pl_no_027_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/43/pl_n28_de_2024..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/48/pl_n030_de_12_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_n_31_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_n_32_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/17/pl_n_016_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/22/emenda_ao_pl_subsidio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/2/mp_n01-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/3/mp_n02-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/30/decreto_leg_no01_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/15/proj_decreto_leg_no02_2024_autor_jose_taveira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/16/proj_decreto_leg_no03_2024_autor_jose_taveira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/25/pdl_4_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/26/pdl_5_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/27/pdl_6_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/28/pdl_7_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/29/pdl_8_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/36/p_decreto_leg_no_09_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/47/pl_de_decreto_legislativo_n12_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/49/pdl_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/50/pdl_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/51/pdl_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/52/pdl_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/53/pdl_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/54/pdl_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/55/pdl_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_n_03_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_n_04_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_n_05_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_n_06_2024_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/13/projeto_de_lei_n_09_2024_-_leg_irma_daluz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/39/pl_n10_de_2024..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/42/pl_no11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/40/pl_no_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/44/pl_n15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/18/pl_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/19/plo_n_018_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/20/plo_n_019_2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/21/pl_n_020_2024_md_legis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/24/plo_n_021_2024_executivo_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/23/pl_22_2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_n_23_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/45/pl_n24_de_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/35/pl_no_027_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/43/pl_n28_de_2024..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/48/pl_n030_de_12_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_n_31_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_n_32_2024_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/17/pl_n_016_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/22/emenda_ao_pl_subsidio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/2/mp_n01-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cuitegi.pb.leg.br/media/sapl/public/materialegislativa/2024/3/mp_n02-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="212.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>